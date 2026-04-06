--- v0 (2026-02-16)
+++ v1 (2026-04-06)
@@ -5,80 +5,80 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\chia jing xian\Desktop\Wushu Competition\static\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1293C45A-0795-4514-9CCE-06D64B77D6A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{07C44F09-208A-4D23-AAAA-4D7F79A5F178}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="套路 - 批量报名流程" sheetId="2" r:id="rId1"/>
     <sheet name="套路 - 比赛项目报名" sheetId="1" r:id="rId2"/>
     <sheet name="散打 - 批量报名流程" sheetId="9" r:id="rId3"/>
     <sheet name="散打 - 比赛项目报名" sheetId="5" r:id="rId4"/>
     <sheet name="推手 - 批量报名流程" sheetId="10" r:id="rId5"/>
     <sheet name="推手 - 比赛项目报名" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="363" uniqueCount="263">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="366" uniqueCount="266">
   <si>
     <t>年龄分组</t>
   </si>
   <si>
     <t>项目编号</t>
   </si>
   <si>
     <t>组别</t>
   </si>
   <si>
     <t>成年组【A18】</t>
   </si>
   <si>
     <t>青年组【A17】</t>
   </si>
   <si>
     <t>少年组【A14】</t>
   </si>
   <si>
     <t>儿童组【A11】</t>
   </si>
   <si>
     <t>幼儿组【A8】</t>
   </si>
   <si>
@@ -1939,50 +1939,59 @@
     <t>传统项目_Event3</t>
   </si>
   <si>
     <t>竞赛项目_Event1_Code</t>
   </si>
   <si>
     <t>竞赛项目_Event1</t>
   </si>
   <si>
     <t>竞赛项目_Event2_Code</t>
   </si>
   <si>
     <t>竞赛项目_Event2</t>
   </si>
   <si>
     <t>竞赛项目_Event3_Code</t>
   </si>
   <si>
     <t>竞赛项目_Event3</t>
   </si>
   <si>
     <t>竞赛项目_Age_Group</t>
   </si>
   <si>
     <t>Previous_Competitions</t>
+  </si>
+  <si>
+    <t>活步推手/定步推手</t>
+  </si>
+  <si>
+    <t>活步推手</t>
+  </si>
+  <si>
+    <t>定步推手</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -2393,51 +2402,51 @@
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="7"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
@@ -2483,74 +2492,88 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -2969,85 +2992,85 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C65C0D22-1A6F-4989-965E-1639C91D1E6E}">
   <sheetPr>
     <tabColor theme="7" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:V43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="K36" sqref="K36"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:V1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="11" max="11" width="14.44140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="33.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="25.2" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-[...19 lines deleted...]
-      <c r="V1" s="46"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="51"/>
     </row>
     <row r="6" spans="1:22" x14ac:dyDescent="0.3">
       <c r="K6" s="2" t="s">
         <v>2</v>
       </c>
       <c r="U6" s="3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:22" x14ac:dyDescent="0.3">
       <c r="K7" s="1" t="s">
         <v>3</v>
       </c>
       <c r="U7" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:22" x14ac:dyDescent="0.3">
       <c r="K8" s="1" t="s">
         <v>4</v>
       </c>
       <c r="U8" s="1" t="s">
         <v>15</v>
       </c>
     </row>
@@ -3123,678 +3146,680 @@
     <row r="20" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="K20" s="1" t="s">
         <v>12</v>
       </c>
       <c r="U20" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="U21" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="U22" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="U23" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="26" spans="1:22" ht="25.2" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A26" s="44" t="s">
+      <c r="A26" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="B26" s="45"/>
-[...19 lines deleted...]
-      <c r="V26" s="46"/>
+      <c r="B26" s="50"/>
+      <c r="C26" s="50"/>
+      <c r="D26" s="50"/>
+      <c r="E26" s="50"/>
+      <c r="F26" s="50"/>
+      <c r="G26" s="50"/>
+      <c r="H26" s="50"/>
+      <c r="I26" s="50"/>
+      <c r="J26" s="50"/>
+      <c r="K26" s="50"/>
+      <c r="L26" s="50"/>
+      <c r="M26" s="50"/>
+      <c r="N26" s="50"/>
+      <c r="O26" s="50"/>
+      <c r="P26" s="50"/>
+      <c r="Q26" s="50"/>
+      <c r="R26" s="50"/>
+      <c r="S26" s="50"/>
+      <c r="T26" s="50"/>
+      <c r="U26" s="50"/>
+      <c r="V26" s="51"/>
     </row>
     <row r="27" spans="1:22" x14ac:dyDescent="0.3">
       <c r="A27" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:22" x14ac:dyDescent="0.3">
       <c r="A28" s="5" t="s">
         <v>21</v>
       </c>
       <c r="M28" s="5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:22" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="41" t="s">
+      <c r="A29" s="52" t="s">
         <v>23</v>
       </c>
-      <c r="B29" s="47" t="s">
+      <c r="B29" s="54" t="s">
         <v>24</v>
       </c>
-      <c r="C29" s="48"/>
-      <c r="D29" s="47" t="s">
+      <c r="C29" s="55"/>
+      <c r="D29" s="54" t="s">
         <v>25</v>
       </c>
-      <c r="E29" s="48"/>
-      <c r="F29" s="47" t="s">
+      <c r="E29" s="55"/>
+      <c r="F29" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="G29" s="48"/>
-      <c r="H29" s="47" t="s">
+      <c r="G29" s="55"/>
+      <c r="H29" s="54" t="s">
         <v>27</v>
       </c>
-      <c r="I29" s="48"/>
-      <c r="J29" s="47" t="s">
+      <c r="I29" s="55"/>
+      <c r="J29" s="54" t="s">
         <v>28</v>
       </c>
-      <c r="K29" s="48"/>
+      <c r="K29" s="55"/>
       <c r="L29" s="6"/>
-      <c r="M29" s="41" t="s">
+      <c r="M29" s="52" t="s">
         <v>23</v>
       </c>
-      <c r="N29" s="47" t="s">
+      <c r="N29" s="54" t="s">
         <v>29</v>
       </c>
-      <c r="O29" s="48"/>
+      <c r="O29" s="55"/>
     </row>
     <row r="30" spans="1:22" x14ac:dyDescent="0.3">
-      <c r="A30" s="43"/>
-      <c r="B30" s="47" t="s">
+      <c r="A30" s="53"/>
+      <c r="B30" s="54" t="s">
         <v>18</v>
       </c>
-      <c r="C30" s="48"/>
-      <c r="D30" s="47" t="s">
+      <c r="C30" s="55"/>
+      <c r="D30" s="54" t="s">
         <v>30</v>
       </c>
-      <c r="E30" s="48"/>
-      <c r="F30" s="47" t="s">
+      <c r="E30" s="55"/>
+      <c r="F30" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="G30" s="48"/>
-      <c r="H30" s="47" t="s">
+      <c r="G30" s="55"/>
+      <c r="H30" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="I30" s="48"/>
-      <c r="J30" s="47" t="s">
+      <c r="I30" s="55"/>
+      <c r="J30" s="54" t="s">
         <v>33</v>
       </c>
-      <c r="K30" s="48"/>
+      <c r="K30" s="55"/>
       <c r="L30" s="6"/>
-      <c r="M30" s="43"/>
-      <c r="N30" s="47" t="s">
+      <c r="M30" s="53"/>
+      <c r="N30" s="54" t="s">
         <v>34</v>
       </c>
-      <c r="O30" s="48"/>
+      <c r="O30" s="55"/>
     </row>
     <row r="31" spans="1:22" x14ac:dyDescent="0.3">
-      <c r="A31" s="41" t="s">
+      <c r="A31" s="52" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>37</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>39</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>37</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>40</v>
       </c>
       <c r="I31" s="7" t="s">
         <v>37</v>
       </c>
       <c r="J31" s="7" t="s">
         <v>41</v>
       </c>
       <c r="K31" s="7" t="s">
         <v>37</v>
       </c>
       <c r="L31" s="6"/>
-      <c r="M31" s="41" t="s">
+      <c r="M31" s="52" t="s">
         <v>35</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>42</v>
       </c>
       <c r="O31" s="7" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="32" spans="1:22" ht="24" x14ac:dyDescent="0.3">
-      <c r="A32" s="42"/>
+      <c r="A32" s="56"/>
       <c r="B32" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>46</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>47</v>
       </c>
       <c r="G32" s="7" t="s">
         <v>45</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>48</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>45</v>
       </c>
       <c r="J32" s="7" t="s">
         <v>49</v>
       </c>
       <c r="K32" s="7" t="s">
         <v>45</v>
       </c>
       <c r="L32" s="6"/>
-      <c r="M32" s="43"/>
+      <c r="M32" s="53"/>
       <c r="N32" s="7" t="s">
         <v>50</v>
       </c>
       <c r="O32" s="7" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="33" spans="1:15" ht="24" x14ac:dyDescent="0.3">
-      <c r="A33" s="43"/>
+      <c r="A33" s="53"/>
       <c r="B33" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>55</v>
       </c>
       <c r="G33" s="7" t="s">
         <v>124</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>56</v>
       </c>
       <c r="I33" s="7" t="s">
         <v>126</v>
       </c>
       <c r="J33" s="7" t="s">
         <v>57</v>
       </c>
       <c r="K33" s="7" t="s">
         <v>125</v>
       </c>
       <c r="L33" s="6"/>
-      <c r="M33" s="41" t="s">
+      <c r="M33" s="52" t="s">
         <v>58</v>
       </c>
       <c r="N33" s="7" t="s">
         <v>59</v>
       </c>
       <c r="O33" s="7" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="24" x14ac:dyDescent="0.3">
-      <c r="A34" s="41" t="s">
+      <c r="A34" s="52" t="s">
         <v>58</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>65</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>64</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>66</v>
       </c>
       <c r="G34" s="7" t="s">
         <v>64</v>
       </c>
       <c r="H34" s="7" t="s">
         <v>67</v>
       </c>
       <c r="I34" s="7" t="s">
         <v>64</v>
       </c>
       <c r="J34" s="7" t="s">
         <v>68</v>
       </c>
       <c r="K34" s="7" t="s">
         <v>64</v>
       </c>
       <c r="L34" s="6"/>
-      <c r="M34" s="43"/>
+      <c r="M34" s="53"/>
       <c r="N34" s="7" t="s">
         <v>61</v>
       </c>
       <c r="O34" s="7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="35" spans="1:15" ht="24" x14ac:dyDescent="0.3">
-      <c r="A35" s="42"/>
+      <c r="A35" s="56"/>
       <c r="B35" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>74</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>73</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>75</v>
       </c>
       <c r="G35" s="7" t="s">
         <v>73</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>76</v>
       </c>
       <c r="I35" s="7" t="s">
         <v>73</v>
       </c>
       <c r="J35" s="7" t="s">
         <v>77</v>
       </c>
       <c r="K35" s="7" t="s">
         <v>73</v>
       </c>
       <c r="L35" s="6"/>
-      <c r="M35" s="41" t="s">
+      <c r="M35" s="52" t="s">
         <v>69</v>
       </c>
       <c r="N35" s="7" t="s">
         <v>70</v>
       </c>
       <c r="O35" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="24" x14ac:dyDescent="0.3">
-      <c r="A36" s="42"/>
+      <c r="A36" s="56"/>
       <c r="B36" s="7" t="s">
         <v>80</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>82</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>81</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>83</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>81</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>84</v>
       </c>
       <c r="I36" s="7" t="s">
         <v>81</v>
       </c>
       <c r="J36" s="7" t="s">
         <v>85</v>
       </c>
       <c r="K36" s="7" t="s">
         <v>81</v>
       </c>
       <c r="L36" s="6"/>
-      <c r="M36" s="43"/>
+      <c r="M36" s="53"/>
       <c r="N36" s="7" t="s">
         <v>78</v>
       </c>
       <c r="O36" s="7" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="37" spans="1:15" ht="24" x14ac:dyDescent="0.3">
-      <c r="A37" s="43"/>
+      <c r="A37" s="53"/>
       <c r="B37" s="7" t="s">
         <v>89</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>91</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>90</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>92</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>121</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>93</v>
       </c>
       <c r="I37" s="7" t="s">
         <v>122</v>
       </c>
       <c r="J37" s="7" t="s">
         <v>94</v>
       </c>
       <c r="K37" s="7" t="s">
         <v>123</v>
       </c>
       <c r="L37" s="6"/>
-      <c r="M37" s="41" t="s">
+      <c r="M37" s="52" t="s">
         <v>86</v>
       </c>
       <c r="N37" s="7" t="s">
         <v>87</v>
       </c>
       <c r="O37" s="7" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="38" spans="1:15" ht="24" x14ac:dyDescent="0.3">
-      <c r="A38" s="41" t="s">
+      <c r="A38" s="52" t="s">
         <v>69</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>100</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>102</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>101</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>103</v>
       </c>
       <c r="G38" s="7" t="s">
         <v>101</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>104</v>
       </c>
       <c r="I38" s="7" t="s">
         <v>101</v>
       </c>
       <c r="J38" s="7" t="s">
         <v>105</v>
       </c>
       <c r="K38" s="7" t="s">
         <v>101</v>
       </c>
       <c r="L38" s="6"/>
-      <c r="M38" s="43"/>
+      <c r="M38" s="53"/>
       <c r="N38" s="7" t="s">
         <v>95</v>
       </c>
       <c r="O38" s="7" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="39" spans="1:15" ht="24" x14ac:dyDescent="0.3">
-      <c r="A39" s="42"/>
+      <c r="A39" s="56"/>
       <c r="B39" s="7" t="s">
         <v>106</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>108</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>107</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>109</v>
       </c>
       <c r="G39" s="7" t="s">
         <v>107</v>
       </c>
       <c r="H39" s="7" t="s">
         <v>110</v>
       </c>
       <c r="I39" s="7" t="s">
         <v>107</v>
       </c>
       <c r="J39" s="7" t="s">
         <v>111</v>
       </c>
       <c r="K39" s="7" t="s">
         <v>107</v>
       </c>
       <c r="L39" s="6"/>
       <c r="M39" s="7" t="s">
         <v>97</v>
       </c>
       <c r="N39" s="7" t="s">
         <v>98</v>
       </c>
       <c r="O39" s="7" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="40" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="A40" s="42"/>
+      <c r="A40" s="56"/>
       <c r="B40" s="7" t="s">
         <v>112</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>114</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>113</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>115</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>113</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>116</v>
       </c>
       <c r="I40" s="7" t="s">
         <v>113</v>
       </c>
       <c r="J40" s="7" t="s">
         <v>117</v>
       </c>
       <c r="K40" s="7" t="s">
         <v>113</v>
       </c>
       <c r="L40" s="6"/>
       <c r="M40" s="6"/>
       <c r="N40" s="6"/>
       <c r="O40" s="6"/>
     </row>
     <row r="41" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="A41" s="43"/>
+      <c r="A41" s="53"/>
       <c r="B41" s="7" t="s">
         <v>118</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>120</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>119</v>
       </c>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="8"/>
       <c r="I41" s="8"/>
       <c r="J41" s="8"/>
       <c r="K41" s="8"/>
       <c r="L41" s="6"/>
       <c r="M41" s="6"/>
       <c r="N41" s="6"/>
       <c r="O41" s="6"/>
     </row>
     <row r="42" spans="1:15" x14ac:dyDescent="0.3">
       <c r="L42" s="6"/>
       <c r="M42" s="6"/>
       <c r="N42" s="6"/>
       <c r="O42" s="6"/>
     </row>
     <row r="43" spans="1:15" x14ac:dyDescent="0.3">
       <c r="L43" s="6"/>
       <c r="M43" s="6"/>
       <c r="N43" s="6"/>
       <c r="O43" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="23">
+    <mergeCell ref="A38:A41"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="M37:M38"/>
+    <mergeCell ref="A34:A37"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="A31:A33"/>
     <mergeCell ref="A1:V1"/>
     <mergeCell ref="A26:V26"/>
     <mergeCell ref="A29:A30"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="H29:I29"/>
     <mergeCell ref="J29:K29"/>
     <mergeCell ref="M29:M30"/>
     <mergeCell ref="N29:O29"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="D30:E30"/>
     <mergeCell ref="F30:G30"/>
     <mergeCell ref="H30:I30"/>
     <mergeCell ref="J30:K30"/>
     <mergeCell ref="N30:O30"/>
-    <mergeCell ref="A38:A41"/>
-[...5 lines deleted...]
-    <mergeCell ref="A31:A33"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="7" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:AE27"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.33203125" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
+    <col min="1" max="1" width="15.33203125" style="43"/>
+    <col min="8" max="8" width="15.33203125" style="43"/>
     <col min="20" max="20" width="24.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" s="11" customFormat="1" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="36" t="s">
+      <c r="A1" s="39" t="s">
         <v>132</v>
       </c>
       <c r="B1" s="38" t="s">
         <v>133</v>
       </c>
       <c r="C1" s="38" t="s">
         <v>134</v>
       </c>
       <c r="D1" s="38" t="s">
         <v>135</v>
       </c>
       <c r="E1" s="38" t="s">
         <v>136</v>
       </c>
       <c r="F1" s="38" t="s">
         <v>261</v>
       </c>
       <c r="G1" s="38" t="s">
         <v>137</v>
       </c>
-      <c r="H1" s="38" t="s">
+      <c r="H1" s="44" t="s">
         <v>138</v>
       </c>
       <c r="I1" s="38" t="s">
         <v>127</v>
       </c>
       <c r="J1" s="38" t="s">
         <v>128</v>
       </c>
       <c r="K1" s="38" t="s">
         <v>129</v>
       </c>
       <c r="L1" s="38" t="s">
         <v>130</v>
       </c>
       <c r="M1" s="37" t="s">
         <v>131</v>
       </c>
       <c r="N1" s="24" t="s">
         <v>255</v>
       </c>
       <c r="O1" s="26" t="s">
         <v>256</v>
       </c>
       <c r="P1" s="25" t="s">
         <v>257</v>
@@ -3816,783 +3841,783 @@
       </c>
       <c r="V1" s="25" t="s">
         <v>249</v>
       </c>
       <c r="W1" s="26" t="s">
         <v>250</v>
       </c>
       <c r="X1" s="25" t="s">
         <v>251</v>
       </c>
       <c r="Y1" s="26" t="s">
         <v>252</v>
       </c>
       <c r="Z1" s="25" t="s">
         <v>253</v>
       </c>
       <c r="AA1" s="27" t="s">
         <v>254</v>
       </c>
       <c r="AB1" s="13"/>
       <c r="AC1" s="10"/>
       <c r="AD1" s="10"/>
       <c r="AE1" s="12"/>
     </row>
     <row r="2" spans="1:31" x14ac:dyDescent="0.3">
-      <c r="A2" s="39"/>
+      <c r="A2" s="40"/>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
-      <c r="H2" s="22"/>
+      <c r="H2" s="45"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
       <c r="K2" s="22"/>
       <c r="L2" s="22"/>
       <c r="M2" s="23"/>
       <c r="N2" s="21"/>
       <c r="O2" s="22"/>
       <c r="P2" s="22"/>
       <c r="Q2" s="22"/>
       <c r="R2" s="22"/>
       <c r="S2" s="22"/>
       <c r="T2" s="23"/>
       <c r="U2" s="21"/>
       <c r="V2" s="22"/>
       <c r="W2" s="22"/>
       <c r="X2" s="22"/>
       <c r="Y2" s="22"/>
       <c r="Z2" s="22"/>
       <c r="AA2" s="23"/>
     </row>
     <row r="3" spans="1:31" x14ac:dyDescent="0.3">
-      <c r="A3" s="40"/>
+      <c r="A3" s="41"/>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
       <c r="G3" s="14"/>
-      <c r="H3" s="14"/>
+      <c r="H3" s="46"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="14"/>
       <c r="M3" s="17"/>
       <c r="N3" s="16"/>
       <c r="O3" s="14"/>
       <c r="P3" s="14"/>
       <c r="Q3" s="14"/>
       <c r="R3" s="14"/>
       <c r="S3" s="14"/>
       <c r="T3" s="17"/>
       <c r="U3" s="16"/>
       <c r="V3" s="14"/>
       <c r="W3" s="14"/>
       <c r="X3" s="14"/>
       <c r="Y3" s="14"/>
       <c r="Z3" s="14"/>
       <c r="AA3" s="17"/>
     </row>
     <row r="4" spans="1:31" x14ac:dyDescent="0.3">
-      <c r="A4" s="40"/>
+      <c r="A4" s="41"/>
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
       <c r="F4" s="14"/>
       <c r="G4" s="14"/>
-      <c r="H4" s="14"/>
+      <c r="H4" s="46"/>
       <c r="I4" s="14"/>
       <c r="J4" s="14"/>
       <c r="K4" s="14"/>
       <c r="L4" s="14"/>
       <c r="M4" s="17"/>
       <c r="N4" s="16"/>
       <c r="O4" s="14"/>
       <c r="P4" s="14"/>
       <c r="Q4" s="14"/>
       <c r="R4" s="14"/>
       <c r="S4" s="14"/>
       <c r="T4" s="17"/>
       <c r="U4" s="16"/>
       <c r="V4" s="14"/>
       <c r="W4" s="14"/>
       <c r="X4" s="14"/>
       <c r="Y4" s="14"/>
       <c r="Z4" s="14"/>
       <c r="AA4" s="17"/>
     </row>
     <row r="5" spans="1:31" x14ac:dyDescent="0.3">
-      <c r="A5" s="16"/>
+      <c r="A5" s="41"/>
       <c r="B5" s="14"/>
       <c r="C5" s="14"/>
       <c r="D5" s="14"/>
       <c r="E5" s="14"/>
       <c r="F5" s="14"/>
       <c r="G5" s="14"/>
-      <c r="H5" s="14"/>
+      <c r="H5" s="46"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="14"/>
       <c r="L5" s="14"/>
       <c r="M5" s="17"/>
       <c r="N5" s="16"/>
       <c r="O5" s="14"/>
       <c r="P5" s="14"/>
       <c r="Q5" s="14"/>
       <c r="R5" s="14"/>
       <c r="S5" s="14"/>
       <c r="T5" s="17"/>
       <c r="U5" s="16"/>
       <c r="V5" s="14"/>
       <c r="W5" s="14"/>
       <c r="X5" s="14"/>
       <c r="Y5" s="14"/>
       <c r="Z5" s="14"/>
       <c r="AA5" s="17"/>
     </row>
     <row r="6" spans="1:31" x14ac:dyDescent="0.3">
-      <c r="A6" s="16"/>
+      <c r="A6" s="41"/>
       <c r="B6" s="14"/>
       <c r="C6" s="14"/>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
       <c r="G6" s="14"/>
-      <c r="H6" s="14"/>
+      <c r="H6" s="46"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="17"/>
       <c r="N6" s="16"/>
       <c r="O6" s="14"/>
       <c r="P6" s="14"/>
       <c r="Q6" s="14"/>
       <c r="R6" s="14"/>
       <c r="S6" s="14"/>
       <c r="T6" s="17"/>
       <c r="U6" s="16"/>
       <c r="V6" s="14"/>
       <c r="W6" s="14"/>
       <c r="X6" s="14"/>
       <c r="Y6" s="14"/>
       <c r="Z6" s="14"/>
       <c r="AA6" s="17"/>
     </row>
     <row r="7" spans="1:31" x14ac:dyDescent="0.3">
-      <c r="A7" s="16"/>
+      <c r="A7" s="41"/>
       <c r="B7" s="14"/>
       <c r="C7" s="14"/>
       <c r="D7" s="14"/>
       <c r="E7" s="14"/>
       <c r="F7" s="14"/>
       <c r="G7" s="14"/>
-      <c r="H7" s="14"/>
+      <c r="H7" s="46"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
       <c r="L7" s="14"/>
       <c r="M7" s="17"/>
       <c r="N7" s="16"/>
       <c r="O7" s="14"/>
       <c r="P7" s="14"/>
       <c r="Q7" s="14"/>
       <c r="R7" s="14"/>
       <c r="S7" s="14"/>
       <c r="T7" s="17"/>
       <c r="U7" s="16"/>
       <c r="V7" s="14"/>
       <c r="W7" s="14"/>
       <c r="X7" s="14"/>
       <c r="Y7" s="14"/>
       <c r="Z7" s="14"/>
       <c r="AA7" s="17"/>
     </row>
     <row r="8" spans="1:31" x14ac:dyDescent="0.3">
-      <c r="A8" s="16"/>
+      <c r="A8" s="41"/>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
       <c r="G8" s="14"/>
-      <c r="H8" s="14"/>
+      <c r="H8" s="46"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="17"/>
       <c r="N8" s="16"/>
       <c r="O8" s="14"/>
       <c r="P8" s="14"/>
       <c r="Q8" s="14"/>
       <c r="R8" s="14"/>
       <c r="S8" s="14"/>
       <c r="T8" s="17"/>
       <c r="U8" s="16"/>
       <c r="V8" s="14"/>
       <c r="W8" s="14"/>
       <c r="X8" s="14"/>
       <c r="Y8" s="14"/>
       <c r="Z8" s="14"/>
       <c r="AA8" s="17"/>
     </row>
     <row r="9" spans="1:31" x14ac:dyDescent="0.3">
-      <c r="A9" s="16"/>
+      <c r="A9" s="41"/>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
       <c r="G9" s="14"/>
-      <c r="H9" s="14"/>
+      <c r="H9" s="46"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="14"/>
       <c r="M9" s="17"/>
       <c r="N9" s="16"/>
       <c r="O9" s="14"/>
       <c r="P9" s="14"/>
       <c r="Q9" s="14"/>
       <c r="R9" s="14"/>
       <c r="S9" s="14"/>
       <c r="T9" s="17"/>
       <c r="U9" s="16"/>
       <c r="V9" s="14"/>
       <c r="W9" s="14"/>
       <c r="X9" s="14"/>
       <c r="Y9" s="14"/>
       <c r="Z9" s="14"/>
       <c r="AA9" s="17"/>
     </row>
     <row r="10" spans="1:31" x14ac:dyDescent="0.3">
-      <c r="A10" s="16"/>
+      <c r="A10" s="41"/>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="14"/>
       <c r="E10" s="14"/>
       <c r="F10" s="14"/>
       <c r="G10" s="14"/>
-      <c r="H10" s="14"/>
+      <c r="H10" s="46"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="14"/>
       <c r="M10" s="17"/>
       <c r="N10" s="16"/>
       <c r="O10" s="14"/>
       <c r="P10" s="14"/>
       <c r="Q10" s="14"/>
       <c r="R10" s="14"/>
       <c r="S10" s="14"/>
       <c r="T10" s="17"/>
       <c r="U10" s="16"/>
       <c r="V10" s="14"/>
       <c r="W10" s="14"/>
       <c r="X10" s="14"/>
       <c r="Y10" s="14"/>
       <c r="Z10" s="14"/>
       <c r="AA10" s="17"/>
     </row>
     <row r="11" spans="1:31" x14ac:dyDescent="0.3">
-      <c r="A11" s="16"/>
+      <c r="A11" s="41"/>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
       <c r="G11" s="14"/>
-      <c r="H11" s="14"/>
+      <c r="H11" s="46"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14"/>
       <c r="L11" s="14"/>
       <c r="M11" s="17"/>
       <c r="N11" s="16"/>
       <c r="O11" s="14"/>
       <c r="P11" s="14"/>
       <c r="Q11" s="14"/>
       <c r="R11" s="14"/>
       <c r="S11" s="14"/>
       <c r="T11" s="17"/>
       <c r="U11" s="16"/>
       <c r="V11" s="14"/>
       <c r="W11" s="14"/>
       <c r="X11" s="14"/>
       <c r="Y11" s="14"/>
       <c r="Z11" s="14"/>
       <c r="AA11" s="17"/>
     </row>
     <row r="12" spans="1:31" x14ac:dyDescent="0.3">
-      <c r="A12" s="16"/>
+      <c r="A12" s="41"/>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="14"/>
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>
       <c r="G12" s="14"/>
-      <c r="H12" s="14"/>
+      <c r="H12" s="46"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="17"/>
       <c r="N12" s="16"/>
       <c r="O12" s="14"/>
       <c r="P12" s="14"/>
       <c r="Q12" s="14"/>
       <c r="R12" s="14"/>
       <c r="S12" s="14"/>
       <c r="T12" s="17"/>
       <c r="U12" s="16"/>
       <c r="V12" s="14"/>
       <c r="W12" s="14"/>
       <c r="X12" s="14"/>
       <c r="Y12" s="14"/>
       <c r="Z12" s="14"/>
       <c r="AA12" s="17"/>
     </row>
     <row r="13" spans="1:31" x14ac:dyDescent="0.3">
-      <c r="A13" s="16"/>
+      <c r="A13" s="41"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="14"/>
       <c r="E13" s="14"/>
       <c r="F13" s="14"/>
       <c r="G13" s="14"/>
-      <c r="H13" s="14"/>
+      <c r="H13" s="46"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="M13" s="17"/>
       <c r="N13" s="16"/>
       <c r="O13" s="14"/>
       <c r="P13" s="14"/>
       <c r="Q13" s="14"/>
       <c r="R13" s="14"/>
       <c r="S13" s="14"/>
       <c r="T13" s="17"/>
       <c r="U13" s="16"/>
       <c r="V13" s="14"/>
       <c r="W13" s="14"/>
       <c r="X13" s="14"/>
       <c r="Y13" s="14"/>
       <c r="Z13" s="14"/>
       <c r="AA13" s="17"/>
     </row>
     <row r="14" spans="1:31" x14ac:dyDescent="0.3">
-      <c r="A14" s="16"/>
+      <c r="A14" s="41"/>
       <c r="B14" s="14"/>
       <c r="C14" s="14"/>
       <c r="D14" s="14"/>
       <c r="E14" s="14"/>
       <c r="F14" s="14"/>
       <c r="G14" s="14"/>
-      <c r="H14" s="14"/>
+      <c r="H14" s="46"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="14"/>
       <c r="M14" s="17"/>
       <c r="N14" s="16"/>
       <c r="O14" s="14"/>
       <c r="P14" s="14"/>
       <c r="Q14" s="14"/>
       <c r="R14" s="14"/>
       <c r="S14" s="14"/>
       <c r="T14" s="17"/>
       <c r="U14" s="16"/>
       <c r="V14" s="14"/>
       <c r="W14" s="14"/>
       <c r="X14" s="14"/>
       <c r="Y14" s="14"/>
       <c r="Z14" s="14"/>
       <c r="AA14" s="17"/>
     </row>
     <row r="15" spans="1:31" x14ac:dyDescent="0.3">
-      <c r="A15" s="16"/>
+      <c r="A15" s="41"/>
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
-      <c r="H15" s="14"/>
+      <c r="H15" s="46"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="17"/>
       <c r="N15" s="16"/>
       <c r="O15" s="14"/>
       <c r="P15" s="14"/>
       <c r="Q15" s="14"/>
       <c r="R15" s="14"/>
       <c r="S15" s="14"/>
       <c r="T15" s="17"/>
       <c r="U15" s="16"/>
       <c r="V15" s="14"/>
       <c r="W15" s="14"/>
       <c r="X15" s="14"/>
       <c r="Y15" s="14"/>
       <c r="Z15" s="14"/>
       <c r="AA15" s="17"/>
     </row>
     <row r="16" spans="1:31" x14ac:dyDescent="0.3">
-      <c r="A16" s="16"/>
+      <c r="A16" s="41"/>
       <c r="B16" s="14"/>
       <c r="C16" s="14"/>
       <c r="D16" s="14"/>
       <c r="E16" s="14"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
-      <c r="H16" s="14"/>
+      <c r="H16" s="46"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="14"/>
       <c r="M16" s="17"/>
       <c r="N16" s="16"/>
       <c r="O16" s="14"/>
       <c r="P16" s="14"/>
       <c r="Q16" s="14"/>
       <c r="R16" s="14"/>
       <c r="S16" s="14"/>
       <c r="T16" s="17"/>
       <c r="U16" s="16"/>
       <c r="V16" s="14"/>
       <c r="W16" s="14"/>
       <c r="X16" s="14"/>
       <c r="Y16" s="14"/>
       <c r="Z16" s="14"/>
       <c r="AA16" s="17"/>
     </row>
     <row r="17" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A17" s="16"/>
+      <c r="A17" s="41"/>
       <c r="B17" s="14"/>
       <c r="C17" s="14"/>
       <c r="D17" s="14"/>
       <c r="E17" s="14"/>
       <c r="F17" s="14"/>
       <c r="G17" s="14"/>
-      <c r="H17" s="14"/>
+      <c r="H17" s="46"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="14"/>
       <c r="L17" s="14"/>
       <c r="M17" s="17"/>
       <c r="N17" s="16"/>
       <c r="O17" s="14"/>
       <c r="P17" s="14"/>
       <c r="Q17" s="14"/>
       <c r="R17" s="14"/>
       <c r="S17" s="14"/>
       <c r="T17" s="17"/>
       <c r="U17" s="16"/>
       <c r="V17" s="14"/>
       <c r="W17" s="14"/>
       <c r="X17" s="14"/>
       <c r="Y17" s="14"/>
       <c r="Z17" s="14"/>
       <c r="AA17" s="17"/>
     </row>
     <row r="18" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A18" s="16"/>
+      <c r="A18" s="41"/>
       <c r="B18" s="14"/>
       <c r="C18" s="14"/>
       <c r="D18" s="14"/>
       <c r="E18" s="14"/>
       <c r="F18" s="14"/>
       <c r="G18" s="14"/>
-      <c r="H18" s="14"/>
+      <c r="H18" s="46"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="14"/>
       <c r="M18" s="17"/>
       <c r="N18" s="16"/>
       <c r="O18" s="14"/>
       <c r="P18" s="14"/>
       <c r="Q18" s="14"/>
       <c r="R18" s="14"/>
       <c r="S18" s="14"/>
       <c r="T18" s="17"/>
       <c r="U18" s="16"/>
       <c r="V18" s="14"/>
       <c r="W18" s="14"/>
       <c r="X18" s="14"/>
       <c r="Y18" s="14"/>
       <c r="Z18" s="14"/>
       <c r="AA18" s="17"/>
     </row>
     <row r="19" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A19" s="16"/>
+      <c r="A19" s="41"/>
       <c r="B19" s="14"/>
       <c r="C19" s="14"/>
       <c r="D19" s="14"/>
       <c r="E19" s="14"/>
       <c r="F19" s="14"/>
       <c r="G19" s="14"/>
-      <c r="H19" s="14"/>
+      <c r="H19" s="46"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="14"/>
       <c r="L19" s="14"/>
       <c r="M19" s="17"/>
       <c r="N19" s="16"/>
       <c r="O19" s="14"/>
       <c r="P19" s="14"/>
       <c r="Q19" s="14"/>
       <c r="R19" s="14"/>
       <c r="S19" s="14"/>
       <c r="T19" s="17"/>
       <c r="U19" s="16"/>
       <c r="V19" s="14"/>
       <c r="W19" s="14"/>
       <c r="X19" s="14"/>
       <c r="Y19" s="14"/>
       <c r="Z19" s="14"/>
       <c r="AA19" s="17"/>
     </row>
     <row r="20" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A20" s="16"/>
+      <c r="A20" s="41"/>
       <c r="B20" s="14"/>
       <c r="C20" s="14"/>
       <c r="D20" s="14"/>
       <c r="E20" s="14"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
-      <c r="H20" s="14"/>
+      <c r="H20" s="46"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="14"/>
       <c r="M20" s="17"/>
       <c r="N20" s="16"/>
       <c r="O20" s="14"/>
       <c r="P20" s="14"/>
       <c r="Q20" s="14"/>
       <c r="R20" s="14"/>
       <c r="S20" s="14"/>
       <c r="T20" s="17"/>
       <c r="U20" s="16"/>
       <c r="V20" s="14"/>
       <c r="W20" s="14"/>
       <c r="X20" s="14"/>
       <c r="Y20" s="14"/>
       <c r="Z20" s="14"/>
       <c r="AA20" s="17"/>
     </row>
     <row r="21" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A21" s="16"/>
+      <c r="A21" s="41"/>
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
       <c r="E21" s="14"/>
       <c r="F21" s="14"/>
       <c r="G21" s="14"/>
-      <c r="H21" s="14"/>
+      <c r="H21" s="46"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="L21" s="14"/>
       <c r="M21" s="17"/>
       <c r="N21" s="16"/>
       <c r="O21" s="14"/>
       <c r="P21" s="14"/>
       <c r="Q21" s="14"/>
       <c r="R21" s="14"/>
       <c r="S21" s="14"/>
       <c r="T21" s="17"/>
       <c r="U21" s="16"/>
       <c r="V21" s="14"/>
       <c r="W21" s="14"/>
       <c r="X21" s="14"/>
       <c r="Y21" s="14"/>
       <c r="Z21" s="14"/>
       <c r="AA21" s="17"/>
     </row>
     <row r="22" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A22" s="16"/>
+      <c r="A22" s="41"/>
       <c r="B22" s="14"/>
       <c r="C22" s="14"/>
       <c r="D22" s="14"/>
       <c r="E22" s="14"/>
       <c r="F22" s="14"/>
       <c r="G22" s="14"/>
-      <c r="H22" s="14"/>
+      <c r="H22" s="46"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="14"/>
       <c r="M22" s="17"/>
       <c r="N22" s="16"/>
       <c r="O22" s="14"/>
       <c r="P22" s="14"/>
       <c r="Q22" s="14"/>
       <c r="R22" s="14"/>
       <c r="S22" s="14"/>
       <c r="T22" s="17"/>
       <c r="U22" s="16"/>
       <c r="V22" s="14"/>
       <c r="W22" s="14"/>
       <c r="X22" s="14"/>
       <c r="Y22" s="14"/>
       <c r="Z22" s="14"/>
       <c r="AA22" s="17"/>
     </row>
     <row r="23" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A23" s="16"/>
+      <c r="A23" s="41"/>
       <c r="B23" s="14"/>
       <c r="C23" s="14"/>
       <c r="D23" s="14"/>
       <c r="E23" s="14"/>
       <c r="F23" s="14"/>
       <c r="G23" s="14"/>
-      <c r="H23" s="14"/>
+      <c r="H23" s="46"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="14"/>
       <c r="L23" s="14"/>
       <c r="M23" s="17"/>
       <c r="N23" s="16"/>
       <c r="O23" s="14"/>
       <c r="P23" s="14"/>
       <c r="Q23" s="14"/>
       <c r="R23" s="14"/>
       <c r="S23" s="14"/>
       <c r="T23" s="17"/>
       <c r="U23" s="16"/>
       <c r="V23" s="14"/>
       <c r="W23" s="14"/>
       <c r="X23" s="14"/>
       <c r="Y23" s="14"/>
       <c r="Z23" s="14"/>
       <c r="AA23" s="17"/>
     </row>
     <row r="24" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A24" s="16"/>
+      <c r="A24" s="41"/>
       <c r="B24" s="14"/>
       <c r="C24" s="14"/>
       <c r="D24" s="14"/>
       <c r="E24" s="14"/>
       <c r="F24" s="14"/>
       <c r="G24" s="14"/>
-      <c r="H24" s="14"/>
+      <c r="H24" s="46"/>
       <c r="I24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="14"/>
       <c r="L24" s="14"/>
       <c r="M24" s="17"/>
       <c r="N24" s="16"/>
       <c r="O24" s="14"/>
       <c r="P24" s="14"/>
       <c r="Q24" s="14"/>
       <c r="R24" s="14"/>
       <c r="S24" s="14"/>
       <c r="T24" s="17"/>
       <c r="U24" s="16"/>
       <c r="V24" s="14"/>
       <c r="W24" s="14"/>
       <c r="X24" s="14"/>
       <c r="Y24" s="14"/>
       <c r="Z24" s="14"/>
       <c r="AA24" s="17"/>
     </row>
     <row r="25" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A25" s="16"/>
+      <c r="A25" s="41"/>
       <c r="B25" s="14"/>
       <c r="C25" s="14"/>
       <c r="D25" s="14"/>
       <c r="E25" s="14"/>
       <c r="F25" s="14"/>
       <c r="G25" s="14"/>
-      <c r="H25" s="14"/>
+      <c r="H25" s="46"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="14"/>
       <c r="L25" s="14"/>
       <c r="M25" s="17"/>
       <c r="N25" s="16"/>
       <c r="O25" s="14"/>
       <c r="P25" s="14"/>
       <c r="Q25" s="14"/>
       <c r="R25" s="14"/>
       <c r="S25" s="14"/>
       <c r="T25" s="17"/>
       <c r="U25" s="16"/>
       <c r="V25" s="14"/>
       <c r="W25" s="14"/>
       <c r="X25" s="14"/>
       <c r="Y25" s="14"/>
       <c r="Z25" s="14"/>
       <c r="AA25" s="17"/>
     </row>
     <row r="26" spans="1:27" x14ac:dyDescent="0.3">
-      <c r="A26" s="16"/>
+      <c r="A26" s="41"/>
       <c r="B26" s="14"/>
       <c r="C26" s="14"/>
       <c r="D26" s="14"/>
       <c r="E26" s="14"/>
       <c r="F26" s="14"/>
       <c r="G26" s="14"/>
-      <c r="H26" s="14"/>
+      <c r="H26" s="46"/>
       <c r="I26" s="14"/>
       <c r="J26" s="14"/>
       <c r="K26" s="14"/>
       <c r="L26" s="14"/>
       <c r="M26" s="17"/>
       <c r="N26" s="16"/>
       <c r="O26" s="14"/>
       <c r="P26" s="14"/>
       <c r="Q26" s="14"/>
       <c r="R26" s="14"/>
       <c r="S26" s="14"/>
       <c r="T26" s="17"/>
       <c r="U26" s="16"/>
       <c r="V26" s="14"/>
       <c r="W26" s="14"/>
       <c r="X26" s="14"/>
       <c r="Y26" s="14"/>
       <c r="Z26" s="14"/>
       <c r="AA26" s="17"/>
     </row>
     <row r="27" spans="1:27" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="18"/>
+      <c r="A27" s="42"/>
       <c r="B27" s="19"/>
       <c r="C27" s="19"/>
       <c r="D27" s="19"/>
       <c r="E27" s="19"/>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
-      <c r="H27" s="19"/>
+      <c r="H27" s="47"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
       <c r="K27" s="19"/>
       <c r="L27" s="19"/>
       <c r="M27" s="20"/>
       <c r="N27" s="18"/>
       <c r="O27" s="19"/>
       <c r="P27" s="19"/>
       <c r="Q27" s="19"/>
       <c r="R27" s="19"/>
       <c r="S27" s="19"/>
       <c r="T27" s="20"/>
       <c r="U27" s="18"/>
       <c r="V27" s="19"/>
       <c r="W27" s="19"/>
       <c r="X27" s="19"/>
       <c r="Y27" s="19"/>
       <c r="Z27" s="19"/>
       <c r="AA27" s="20"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
@@ -4601,1971 +4626,2025 @@
           <x14:formula1>
             <xm:f>'套路 - 批量报名流程'!$K$7:$K$11</xm:f>
           </x14:formula1>
           <xm:sqref>F2:F27</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{FFA02C3F-229D-4CD3-9DE5-3DAD15B83705}">
           <x14:formula1>
             <xm:f>'套路 - 批量报名流程'!$K$16:$K$20</xm:f>
           </x14:formula1>
           <xm:sqref>U2:U27</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0FA4FF76-D3BF-4923-A569-24DF182EA9F5}">
   <sheetPr>
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:V76"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F65" sqref="F65"/>
+      <selection sqref="A1:V1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="11" max="11" width="47" customWidth="1"/>
     <col min="21" max="21" width="33.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="25.2" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-[...19 lines deleted...]
-      <c r="V1" s="46"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="51"/>
     </row>
     <row r="3" spans="1:22" x14ac:dyDescent="0.3">
       <c r="K3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:22" x14ac:dyDescent="0.3">
       <c r="J4" t="s">
         <v>141</v>
       </c>
       <c r="K4" s="1" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="5" spans="1:22" x14ac:dyDescent="0.3">
       <c r="J5" t="s">
         <v>142</v>
       </c>
       <c r="K5" s="1" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="6" spans="1:22" x14ac:dyDescent="0.3">
       <c r="J6" t="s">
         <v>146</v>
       </c>
       <c r="K6" s="1" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="7" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="8" spans="1:22" ht="25.2" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A8" s="44" t="s">
+      <c r="A8" s="49" t="s">
         <v>139</v>
       </c>
-      <c r="B8" s="45"/>
-[...19 lines deleted...]
-      <c r="V8" s="46"/>
+      <c r="B8" s="50"/>
+      <c r="C8" s="50"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="50"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="50"/>
+      <c r="I8" s="50"/>
+      <c r="J8" s="50"/>
+      <c r="K8" s="50"/>
+      <c r="L8" s="50"/>
+      <c r="M8" s="50"/>
+      <c r="N8" s="50"/>
+      <c r="O8" s="50"/>
+      <c r="P8" s="50"/>
+      <c r="Q8" s="50"/>
+      <c r="R8" s="50"/>
+      <c r="S8" s="50"/>
+      <c r="T8" s="50"/>
+      <c r="U8" s="50"/>
+      <c r="V8" s="51"/>
     </row>
     <row r="10" spans="1:22" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I10" s="49" t="s">
+      <c r="I10" s="57" t="s">
         <v>147</v>
       </c>
-      <c r="J10" s="49" t="s">
+      <c r="J10" s="57" t="s">
         <v>143</v>
       </c>
       <c r="K10" s="31" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="11" spans="1:22" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="I11" s="49"/>
-      <c r="J11" s="49"/>
+      <c r="I11" s="57"/>
+      <c r="J11" s="57"/>
       <c r="K11" s="31" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I12" s="49"/>
-      <c r="J12" s="49"/>
+      <c r="I12" s="57"/>
+      <c r="J12" s="57"/>
       <c r="K12" s="31" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I13" s="49"/>
-      <c r="J13" s="49"/>
+      <c r="I13" s="57"/>
+      <c r="J13" s="57"/>
       <c r="K13" s="31" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I14" s="49"/>
-      <c r="J14" s="49"/>
+      <c r="I14" s="57"/>
+      <c r="J14" s="57"/>
       <c r="K14" s="31" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I15" s="49"/>
-      <c r="J15" s="49"/>
+      <c r="I15" s="57"/>
+      <c r="J15" s="57"/>
       <c r="K15" s="31" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="16" spans="1:22" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I16" s="49"/>
-      <c r="J16" s="49"/>
+      <c r="I16" s="57"/>
+      <c r="J16" s="57"/>
       <c r="K16" s="31" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="17" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I17" s="49"/>
-      <c r="J17" s="49"/>
+      <c r="I17" s="57"/>
+      <c r="J17" s="57"/>
       <c r="K17" s="31" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="18" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I18" s="49"/>
-      <c r="J18" s="49"/>
+      <c r="I18" s="57"/>
+      <c r="J18" s="57"/>
       <c r="K18" s="31" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="19" spans="9:11" ht="16.2" x14ac:dyDescent="0.4">
-      <c r="I19" s="49"/>
-      <c r="J19" s="49"/>
+      <c r="I19" s="57"/>
+      <c r="J19" s="57"/>
       <c r="K19" s="32" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="20" spans="9:11" x14ac:dyDescent="0.3">
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
     </row>
     <row r="21" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I21" s="49" t="s">
+      <c r="I21" s="57" t="s">
         <v>148</v>
       </c>
-      <c r="J21" s="49" t="s">
+      <c r="J21" s="57" t="s">
         <v>143</v>
       </c>
       <c r="K21" s="31" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="22" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I22" s="49"/>
-      <c r="J22" s="49"/>
+      <c r="I22" s="57"/>
+      <c r="J22" s="57"/>
       <c r="K22" s="31" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="23" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I23" s="49"/>
-      <c r="J23" s="49"/>
+      <c r="I23" s="57"/>
+      <c r="J23" s="57"/>
       <c r="K23" s="31" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="24" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I24" s="49"/>
-      <c r="J24" s="49"/>
+      <c r="I24" s="57"/>
+      <c r="J24" s="57"/>
       <c r="K24" s="31" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="25" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I25" s="49"/>
-      <c r="J25" s="49"/>
+      <c r="I25" s="57"/>
+      <c r="J25" s="57"/>
       <c r="K25" s="31" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="26" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I26" s="49"/>
-      <c r="J26" s="49"/>
+      <c r="I26" s="57"/>
+      <c r="J26" s="57"/>
       <c r="K26" s="31" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="27" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I27" s="49"/>
-      <c r="J27" s="49"/>
+      <c r="I27" s="57"/>
+      <c r="J27" s="57"/>
       <c r="K27" s="31" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="28" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I28" s="49"/>
-      <c r="J28" s="49"/>
+      <c r="I28" s="57"/>
+      <c r="J28" s="57"/>
       <c r="K28" s="31" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="29" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I29" s="49"/>
-      <c r="J29" s="49"/>
+      <c r="I29" s="57"/>
+      <c r="J29" s="57"/>
       <c r="K29" s="31" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="30" spans="9:11" ht="16.2" x14ac:dyDescent="0.4">
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="32" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="31" spans="9:11" x14ac:dyDescent="0.3">
-      <c r="I31" s="49" t="s">
+      <c r="I31" s="57" t="s">
         <v>147</v>
       </c>
       <c r="J31" s="9"/>
     </row>
     <row r="32" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I32" s="49"/>
-      <c r="J32" s="49" t="s">
+      <c r="I32" s="57"/>
+      <c r="J32" s="57" t="s">
         <v>144</v>
       </c>
       <c r="K32" s="31" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="33" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I33" s="49"/>
-      <c r="J33" s="49"/>
+      <c r="I33" s="57"/>
+      <c r="J33" s="57"/>
       <c r="K33" s="31" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="34" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I34" s="49"/>
-      <c r="J34" s="49"/>
+      <c r="I34" s="57"/>
+      <c r="J34" s="57"/>
       <c r="K34" s="31" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="35" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I35" s="49"/>
-      <c r="J35" s="49"/>
+      <c r="I35" s="57"/>
+      <c r="J35" s="57"/>
       <c r="K35" s="31" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="36" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I36" s="49"/>
-      <c r="J36" s="49"/>
+      <c r="I36" s="57"/>
+      <c r="J36" s="57"/>
       <c r="K36" s="31" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="37" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I37" s="49"/>
-      <c r="J37" s="49"/>
+      <c r="I37" s="57"/>
+      <c r="J37" s="57"/>
       <c r="K37" s="31" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="38" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I38" s="49"/>
-      <c r="J38" s="49"/>
+      <c r="I38" s="57"/>
+      <c r="J38" s="57"/>
       <c r="K38" s="31" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="39" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I39" s="49"/>
-      <c r="J39" s="49"/>
+      <c r="I39" s="57"/>
+      <c r="J39" s="57"/>
       <c r="K39" s="31" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="40" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I40" s="49"/>
-      <c r="J40" s="49"/>
+      <c r="I40" s="57"/>
+      <c r="J40" s="57"/>
       <c r="K40" s="31" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="41" spans="9:11" ht="16.2" x14ac:dyDescent="0.4">
-      <c r="I41" s="49"/>
-      <c r="J41" s="49"/>
+      <c r="I41" s="57"/>
+      <c r="J41" s="57"/>
       <c r="K41" s="32" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="42" spans="9:11" x14ac:dyDescent="0.3">
       <c r="I42" s="9"/>
       <c r="J42" s="9"/>
     </row>
     <row r="43" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I43" s="49" t="s">
+      <c r="I43" s="57" t="s">
         <v>148</v>
       </c>
-      <c r="J43" s="49" t="s">
+      <c r="J43" s="57" t="s">
         <v>144</v>
       </c>
       <c r="K43" s="31" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="44" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I44" s="49"/>
-      <c r="J44" s="49"/>
+      <c r="I44" s="57"/>
+      <c r="J44" s="57"/>
       <c r="K44" s="31" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="45" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I45" s="49"/>
-      <c r="J45" s="49"/>
+      <c r="I45" s="57"/>
+      <c r="J45" s="57"/>
       <c r="K45" s="31" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="46" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I46" s="49"/>
-      <c r="J46" s="49"/>
+      <c r="I46" s="57"/>
+      <c r="J46" s="57"/>
       <c r="K46" s="31" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="47" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I47" s="49"/>
-      <c r="J47" s="49"/>
+      <c r="I47" s="57"/>
+      <c r="J47" s="57"/>
       <c r="K47" s="31" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="48" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I48" s="49"/>
-      <c r="J48" s="49"/>
+      <c r="I48" s="57"/>
+      <c r="J48" s="57"/>
       <c r="K48" s="31" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="49" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I49" s="49"/>
-      <c r="J49" s="49"/>
+      <c r="I49" s="57"/>
+      <c r="J49" s="57"/>
       <c r="K49" s="31" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="50" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I50" s="49"/>
-      <c r="J50" s="49"/>
+      <c r="I50" s="57"/>
+      <c r="J50" s="57"/>
       <c r="K50" s="31" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="51" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I51" s="49"/>
-      <c r="J51" s="49"/>
+      <c r="I51" s="57"/>
+      <c r="J51" s="57"/>
       <c r="K51" s="31" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="52" spans="9:11" ht="16.2" x14ac:dyDescent="0.4">
-      <c r="I52" s="49"/>
-      <c r="J52" s="49"/>
+      <c r="I52" s="57"/>
+      <c r="J52" s="57"/>
       <c r="K52" s="32" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="53" spans="9:11" x14ac:dyDescent="0.3">
       <c r="I53" s="9"/>
       <c r="J53" s="9"/>
     </row>
     <row r="54" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I54" s="49" t="s">
+      <c r="I54" s="57" t="s">
         <v>147</v>
       </c>
-      <c r="J54" s="49" t="s">
+      <c r="J54" s="57" t="s">
         <v>145</v>
       </c>
       <c r="K54" s="31" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="55" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I55" s="49"/>
-      <c r="J55" s="49"/>
+      <c r="I55" s="57"/>
+      <c r="J55" s="57"/>
       <c r="K55" s="31" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="56" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I56" s="49"/>
-      <c r="J56" s="49"/>
+      <c r="I56" s="57"/>
+      <c r="J56" s="57"/>
       <c r="K56" s="31" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="57" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I57" s="49"/>
-      <c r="J57" s="49"/>
+      <c r="I57" s="57"/>
+      <c r="J57" s="57"/>
       <c r="K57" s="31" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="58" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I58" s="49"/>
-      <c r="J58" s="49"/>
+      <c r="I58" s="57"/>
+      <c r="J58" s="57"/>
       <c r="K58" s="31" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="59" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I59" s="49"/>
-      <c r="J59" s="49"/>
+      <c r="I59" s="57"/>
+      <c r="J59" s="57"/>
       <c r="K59" s="31" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="60" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I60" s="49"/>
-      <c r="J60" s="49"/>
+      <c r="I60" s="57"/>
+      <c r="J60" s="57"/>
       <c r="K60" s="31" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="61" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I61" s="49"/>
-      <c r="J61" s="49"/>
+      <c r="I61" s="57"/>
+      <c r="J61" s="57"/>
       <c r="K61" s="31" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="62" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I62" s="49"/>
-      <c r="J62" s="49"/>
+      <c r="I62" s="57"/>
+      <c r="J62" s="57"/>
       <c r="K62" s="31" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="63" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I63" s="49"/>
-      <c r="J63" s="49"/>
+      <c r="I63" s="57"/>
+      <c r="J63" s="57"/>
       <c r="K63" s="31" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="64" spans="9:11" ht="16.2" x14ac:dyDescent="0.4">
-      <c r="I64" s="49"/>
-      <c r="J64" s="49"/>
+      <c r="I64" s="57"/>
+      <c r="J64" s="57"/>
       <c r="K64" s="32" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="65" spans="9:11" x14ac:dyDescent="0.3">
       <c r="I65" s="9"/>
       <c r="J65" s="9"/>
     </row>
     <row r="66" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I66" s="49" t="s">
+      <c r="I66" s="57" t="s">
         <v>148</v>
       </c>
-      <c r="J66" s="49" t="s">
+      <c r="J66" s="57" t="s">
         <v>145</v>
       </c>
       <c r="K66" s="31" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="67" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I67" s="49"/>
-      <c r="J67" s="49"/>
+      <c r="I67" s="57"/>
+      <c r="J67" s="57"/>
       <c r="K67" s="31" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="68" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I68" s="49"/>
-      <c r="J68" s="49"/>
+      <c r="I68" s="57"/>
+      <c r="J68" s="57"/>
       <c r="K68" s="31" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="69" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I69" s="49"/>
-      <c r="J69" s="49"/>
+      <c r="I69" s="57"/>
+      <c r="J69" s="57"/>
       <c r="K69" s="31" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="70" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I70" s="49"/>
-      <c r="J70" s="49"/>
+      <c r="I70" s="57"/>
+      <c r="J70" s="57"/>
       <c r="K70" s="31" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="71" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I71" s="49"/>
-      <c r="J71" s="49"/>
+      <c r="I71" s="57"/>
+      <c r="J71" s="57"/>
       <c r="K71" s="31" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="72" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I72" s="49"/>
-      <c r="J72" s="49"/>
+      <c r="I72" s="57"/>
+      <c r="J72" s="57"/>
       <c r="K72" s="31" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="73" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I73" s="49"/>
-      <c r="J73" s="49"/>
+      <c r="I73" s="57"/>
+      <c r="J73" s="57"/>
       <c r="K73" s="31" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="74" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I74" s="49"/>
-      <c r="J74" s="49"/>
+      <c r="I74" s="57"/>
+      <c r="J74" s="57"/>
       <c r="K74" s="31" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="75" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I75" s="49"/>
-      <c r="J75" s="49"/>
+      <c r="I75" s="57"/>
+      <c r="J75" s="57"/>
       <c r="K75" s="31" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="76" spans="9:11" ht="16.2" x14ac:dyDescent="0.4">
-      <c r="I76" s="49"/>
-      <c r="J76" s="49"/>
+      <c r="I76" s="57"/>
+      <c r="J76" s="57"/>
       <c r="K76" s="32" t="s">
         <v>197</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
+    <mergeCell ref="I10:I19"/>
+    <mergeCell ref="I21:I29"/>
+    <mergeCell ref="J10:J19"/>
+    <mergeCell ref="A1:V1"/>
+    <mergeCell ref="A8:V8"/>
     <mergeCell ref="I54:I64"/>
     <mergeCell ref="J54:J64"/>
     <mergeCell ref="J66:J76"/>
     <mergeCell ref="I66:I76"/>
     <mergeCell ref="J21:J29"/>
     <mergeCell ref="J32:J41"/>
     <mergeCell ref="I31:I41"/>
     <mergeCell ref="I43:I52"/>
     <mergeCell ref="J43:J52"/>
-    <mergeCell ref="I10:I19"/>
-[...3 lines deleted...]
-    <mergeCell ref="A8:V8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{26316D23-C432-4D11-806F-59E73B78C6E1}">
   <sheetPr>
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:N24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.33203125" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="15.33203125" style="43"/>
+    <col min="7" max="7" width="15.33203125" style="43"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A1" s="36" t="s">
+      <c r="A1" s="39" t="s">
         <v>132</v>
       </c>
       <c r="B1" s="38" t="s">
         <v>133</v>
       </c>
       <c r="C1" s="38" t="s">
         <v>134</v>
       </c>
       <c r="D1" s="38" t="s">
         <v>135</v>
       </c>
       <c r="E1" s="38" t="s">
         <v>136</v>
       </c>
       <c r="F1" s="38" t="s">
         <v>137</v>
       </c>
-      <c r="G1" s="38" t="s">
+      <c r="G1" s="44" t="s">
         <v>138</v>
       </c>
       <c r="H1" s="38" t="s">
         <v>127</v>
       </c>
       <c r="I1" s="38" t="s">
         <v>128</v>
       </c>
       <c r="J1" s="38" t="s">
         <v>129</v>
       </c>
       <c r="K1" s="38" t="s">
         <v>130</v>
       </c>
       <c r="L1" s="35" t="s">
         <v>131</v>
       </c>
       <c r="M1" s="36" t="s">
         <v>2</v>
       </c>
       <c r="N1" s="37" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A2" s="39"/>
+      <c r="A2" s="40"/>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
-      <c r="G2" s="22"/>
+      <c r="G2" s="45"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
       <c r="K2" s="22"/>
       <c r="L2" s="28"/>
       <c r="M2" s="21"/>
       <c r="N2" s="23"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A3" s="40"/>
+      <c r="A3" s="41"/>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
-      <c r="G3" s="14"/>
+      <c r="G3" s="46"/>
       <c r="H3" s="14"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="29"/>
       <c r="M3" s="16"/>
       <c r="N3" s="17"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A4" s="16"/>
+      <c r="A4" s="41"/>
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
       <c r="F4" s="14"/>
-      <c r="G4" s="14"/>
+      <c r="G4" s="46"/>
       <c r="H4" s="14"/>
       <c r="I4" s="14"/>
       <c r="J4" s="14"/>
       <c r="K4" s="14"/>
       <c r="L4" s="29"/>
       <c r="M4" s="16"/>
       <c r="N4" s="17"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A5" s="16"/>
+      <c r="A5" s="41"/>
       <c r="B5" s="14"/>
       <c r="C5" s="14"/>
       <c r="D5" s="14"/>
       <c r="E5" s="14"/>
       <c r="F5" s="14"/>
-      <c r="G5" s="14"/>
+      <c r="G5" s="46"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="14"/>
       <c r="L5" s="29"/>
       <c r="M5" s="16"/>
       <c r="N5" s="17"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A6" s="16"/>
+      <c r="A6" s="41"/>
       <c r="B6" s="14"/>
       <c r="C6" s="14"/>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
-      <c r="G6" s="14"/>
+      <c r="G6" s="46"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="29"/>
       <c r="M6" s="16"/>
       <c r="N6" s="17"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A7" s="16"/>
+      <c r="A7" s="41"/>
       <c r="B7" s="14"/>
       <c r="C7" s="14"/>
       <c r="D7" s="14"/>
       <c r="E7" s="14"/>
       <c r="F7" s="14"/>
-      <c r="G7" s="14"/>
+      <c r="G7" s="46"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
       <c r="L7" s="29"/>
       <c r="M7" s="16"/>
       <c r="N7" s="17"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A8" s="16"/>
+      <c r="A8" s="41"/>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
-      <c r="G8" s="14"/>
+      <c r="G8" s="46"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="29"/>
       <c r="M8" s="16"/>
       <c r="N8" s="17"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A9" s="16"/>
+      <c r="A9" s="41"/>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
-      <c r="G9" s="14"/>
+      <c r="G9" s="46"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="29"/>
       <c r="M9" s="16"/>
       <c r="N9" s="17"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A10" s="16"/>
+      <c r="A10" s="41"/>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="14"/>
       <c r="E10" s="14"/>
       <c r="F10" s="14"/>
-      <c r="G10" s="14"/>
+      <c r="G10" s="46"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="29"/>
       <c r="M10" s="16"/>
       <c r="N10" s="17"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A11" s="16"/>
+      <c r="A11" s="41"/>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
-      <c r="G11" s="14"/>
+      <c r="G11" s="46"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14"/>
       <c r="L11" s="29"/>
       <c r="M11" s="16"/>
       <c r="N11" s="17"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A12" s="16"/>
+      <c r="A12" s="41"/>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="14"/>
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>
-      <c r="G12" s="14"/>
+      <c r="G12" s="46"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="29"/>
       <c r="M12" s="16"/>
       <c r="N12" s="17"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A13" s="16"/>
+      <c r="A13" s="41"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="14"/>
       <c r="E13" s="14"/>
       <c r="F13" s="14"/>
-      <c r="G13" s="14"/>
+      <c r="G13" s="46"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="29"/>
       <c r="M13" s="16"/>
       <c r="N13" s="17"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A14" s="16"/>
+      <c r="A14" s="41"/>
       <c r="B14" s="14"/>
       <c r="C14" s="14"/>
       <c r="D14" s="14"/>
       <c r="E14" s="14"/>
       <c r="F14" s="14"/>
-      <c r="G14" s="14"/>
+      <c r="G14" s="46"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="29"/>
       <c r="M14" s="16"/>
       <c r="N14" s="17"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A15" s="16"/>
+      <c r="A15" s="41"/>
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
-      <c r="G15" s="14"/>
+      <c r="G15" s="46"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="29"/>
       <c r="M15" s="16"/>
       <c r="N15" s="17"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A16" s="16"/>
+      <c r="A16" s="41"/>
       <c r="B16" s="14"/>
       <c r="C16" s="14"/>
       <c r="D16" s="14"/>
       <c r="E16" s="14"/>
       <c r="F16" s="14"/>
-      <c r="G16" s="14"/>
+      <c r="G16" s="46"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="29"/>
       <c r="M16" s="16"/>
       <c r="N16" s="17"/>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A17" s="16"/>
+      <c r="A17" s="41"/>
       <c r="B17" s="14"/>
       <c r="C17" s="14"/>
       <c r="D17" s="14"/>
       <c r="E17" s="14"/>
       <c r="F17" s="14"/>
-      <c r="G17" s="14"/>
+      <c r="G17" s="46"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="14"/>
       <c r="L17" s="29"/>
       <c r="M17" s="16"/>
       <c r="N17" s="17"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A18" s="16"/>
+      <c r="A18" s="41"/>
       <c r="B18" s="14"/>
       <c r="C18" s="14"/>
       <c r="D18" s="14"/>
       <c r="E18" s="14"/>
       <c r="F18" s="14"/>
-      <c r="G18" s="14"/>
+      <c r="G18" s="46"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="29"/>
       <c r="M18" s="16"/>
       <c r="N18" s="17"/>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A19" s="16"/>
+      <c r="A19" s="41"/>
       <c r="B19" s="14"/>
       <c r="C19" s="14"/>
       <c r="D19" s="14"/>
       <c r="E19" s="14"/>
       <c r="F19" s="14"/>
-      <c r="G19" s="14"/>
+      <c r="G19" s="46"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="14"/>
       <c r="L19" s="29"/>
       <c r="M19" s="16"/>
       <c r="N19" s="17"/>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A20" s="16"/>
+      <c r="A20" s="41"/>
       <c r="B20" s="14"/>
       <c r="C20" s="14"/>
       <c r="D20" s="14"/>
       <c r="E20" s="14"/>
       <c r="F20" s="14"/>
-      <c r="G20" s="14"/>
+      <c r="G20" s="46"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="29"/>
       <c r="M20" s="16"/>
       <c r="N20" s="17"/>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A21" s="16"/>
+      <c r="A21" s="41"/>
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
       <c r="E21" s="14"/>
       <c r="F21" s="14"/>
-      <c r="G21" s="14"/>
+      <c r="G21" s="46"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="L21" s="29"/>
       <c r="M21" s="16"/>
       <c r="N21" s="17"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A22" s="16"/>
+      <c r="A22" s="41"/>
       <c r="B22" s="14"/>
       <c r="C22" s="14"/>
       <c r="D22" s="14"/>
       <c r="E22" s="14"/>
       <c r="F22" s="14"/>
-      <c r="G22" s="14"/>
+      <c r="G22" s="46"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="29"/>
       <c r="M22" s="16"/>
       <c r="N22" s="17"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A23" s="16"/>
+      <c r="A23" s="41"/>
       <c r="B23" s="14"/>
       <c r="C23" s="14"/>
       <c r="D23" s="14"/>
       <c r="E23" s="14"/>
       <c r="F23" s="14"/>
-      <c r="G23" s="14"/>
+      <c r="G23" s="46"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="14"/>
       <c r="L23" s="29"/>
       <c r="M23" s="16"/>
       <c r="N23" s="17"/>
     </row>
     <row r="24" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="18"/>
+      <c r="A24" s="42"/>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
-      <c r="G24" s="19"/>
+      <c r="G24" s="47"/>
       <c r="H24" s="19"/>
       <c r="I24" s="19"/>
       <c r="J24" s="19"/>
       <c r="K24" s="19"/>
       <c r="L24" s="30"/>
       <c r="M24" s="18"/>
       <c r="N24" s="20"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{EFCF9EF9-5C5E-472F-97CA-E5EF25F2315B}">
           <x14:formula1>
             <xm:f>'散打 - 批量报名流程'!$K$4:$K$6</xm:f>
           </x14:formula1>
           <xm:sqref>M2:M24</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{B5614263-4A8B-46B5-8CC3-D460B2825B8F}">
           <x14:formula1>
             <xm:f>'散打 - 批量报名流程'!$K$10:$K$76</xm:f>
           </x14:formula1>
           <xm:sqref>N2:N24</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BFCA4A24-E6F1-4705-BB62-CEF41D21F3EB}">
   <sheetPr>
     <tabColor theme="9" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:V51"/>
+  <dimension ref="A1:V53"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" workbookViewId="0">
-      <selection activeCell="K17" sqref="K17"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:V1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="11" max="11" width="47" customWidth="1"/>
     <col min="21" max="21" width="33.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="25.2" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-[...19 lines deleted...]
-      <c r="V1" s="46"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="51"/>
     </row>
     <row r="3" spans="1:22" x14ac:dyDescent="0.3">
       <c r="K3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:22" x14ac:dyDescent="0.3">
       <c r="K4" s="1" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="5" spans="1:22" x14ac:dyDescent="0.3">
       <c r="K5" s="1" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="6" spans="1:22" x14ac:dyDescent="0.3">
       <c r="K6" s="1" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="7" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="8" spans="1:22" ht="25.2" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A8" s="44" t="s">
+      <c r="A8" s="49" t="s">
         <v>139</v>
       </c>
-      <c r="B8" s="45"/>
-[...19 lines deleted...]
-      <c r="V8" s="46"/>
+      <c r="B8" s="50"/>
+      <c r="C8" s="50"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="50"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="50"/>
+      <c r="I8" s="50"/>
+      <c r="J8" s="50"/>
+      <c r="K8" s="50"/>
+      <c r="L8" s="50"/>
+      <c r="M8" s="50"/>
+      <c r="N8" s="50"/>
+      <c r="O8" s="50"/>
+      <c r="P8" s="50"/>
+      <c r="Q8" s="50"/>
+      <c r="R8" s="50"/>
+      <c r="S8" s="50"/>
+      <c r="T8" s="50"/>
+      <c r="U8" s="50"/>
+      <c r="V8" s="51"/>
     </row>
     <row r="10" spans="1:22" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I10" s="49"/>
-      <c r="J10" s="49" t="s">
+      <c r="I10" s="57"/>
+      <c r="J10" s="57" t="s">
         <v>143</v>
       </c>
       <c r="K10" s="33" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="11" spans="1:22" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="I11" s="49"/>
-      <c r="J11" s="49"/>
+      <c r="I11" s="57"/>
+      <c r="J11" s="57"/>
       <c r="K11" s="33" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I12" s="49"/>
-      <c r="J12" s="49"/>
+      <c r="I12" s="57"/>
+      <c r="J12" s="57"/>
       <c r="K12" s="33" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I13" s="49"/>
-      <c r="J13" s="49"/>
+      <c r="I13" s="57"/>
+      <c r="J13" s="57"/>
       <c r="K13" s="33" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I14" s="49"/>
-      <c r="J14" s="49"/>
+      <c r="I14" s="57"/>
+      <c r="J14" s="57"/>
       <c r="K14" s="33" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I15" s="49"/>
-      <c r="J15" s="49"/>
+      <c r="I15" s="57"/>
+      <c r="J15" s="57"/>
       <c r="K15" s="33" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="16" spans="1:22" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I16" s="49"/>
-      <c r="J16" s="49"/>
+      <c r="I16" s="57"/>
+      <c r="J16" s="57"/>
       <c r="K16" s="33" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="17" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I17" s="49"/>
-      <c r="J17" s="49"/>
+      <c r="I17" s="57"/>
+      <c r="J17" s="57"/>
       <c r="K17" s="33" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="18" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I18" s="49"/>
-      <c r="J18" s="49"/>
+      <c r="I18" s="57"/>
+      <c r="J18" s="57"/>
       <c r="K18" s="33" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="19" spans="9:11" x14ac:dyDescent="0.3">
       <c r="I19" s="9"/>
       <c r="J19" s="9"/>
     </row>
     <row r="20" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I20" s="49"/>
-      <c r="J20" s="49" t="s">
+      <c r="I20" s="57"/>
+      <c r="J20" s="57" t="s">
         <v>144</v>
       </c>
       <c r="K20" s="33" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="21" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I21" s="49"/>
-      <c r="J21" s="49"/>
+      <c r="I21" s="57"/>
+      <c r="J21" s="57"/>
       <c r="K21" s="33" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="22" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I22" s="49"/>
-      <c r="J22" s="49"/>
+      <c r="I22" s="57"/>
+      <c r="J22" s="57"/>
       <c r="K22" s="33" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="23" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I23" s="49"/>
-      <c r="J23" s="49"/>
+      <c r="I23" s="57"/>
+      <c r="J23" s="57"/>
       <c r="K23" s="33" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="24" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I24" s="49"/>
-      <c r="J24" s="49"/>
+      <c r="I24" s="57"/>
+      <c r="J24" s="57"/>
       <c r="K24" s="33" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="25" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I25" s="49"/>
-      <c r="J25" s="49"/>
+      <c r="I25" s="57"/>
+      <c r="J25" s="57"/>
       <c r="K25" s="33" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="26" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I26" s="49"/>
-      <c r="J26" s="49"/>
+      <c r="I26" s="57"/>
+      <c r="J26" s="57"/>
       <c r="K26" s="33" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="27" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I27" s="49"/>
-      <c r="J27" s="49"/>
+      <c r="I27" s="57"/>
+      <c r="J27" s="57"/>
       <c r="K27" s="33" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="28" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I28" s="49"/>
-      <c r="J28" s="49"/>
+      <c r="I28" s="57"/>
+      <c r="J28" s="57"/>
       <c r="K28" s="33" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="29" spans="9:11" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="I29" s="49"/>
-      <c r="J29" s="49"/>
+      <c r="I29" s="57"/>
+      <c r="J29" s="57"/>
       <c r="K29" s="31"/>
     </row>
     <row r="30" spans="9:11" x14ac:dyDescent="0.3">
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
     </row>
     <row r="31" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I31" s="49" t="s">
+      <c r="I31" s="57" t="s">
         <v>147</v>
       </c>
-      <c r="J31" s="50" t="s">
+      <c r="J31" s="58" t="s">
         <v>211</v>
       </c>
       <c r="K31" s="33" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="32" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I32" s="49"/>
-      <c r="J32" s="50"/>
+      <c r="I32" s="57"/>
+      <c r="J32" s="58"/>
       <c r="K32" s="33" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="33" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I33" s="49"/>
-      <c r="J33" s="50"/>
+      <c r="I33" s="57"/>
+      <c r="J33" s="58"/>
       <c r="K33" s="33" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="34" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I34" s="49"/>
-      <c r="J34" s="50"/>
+      <c r="I34" s="57"/>
+      <c r="J34" s="58"/>
       <c r="K34" s="33" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="35" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I35" s="49"/>
-      <c r="J35" s="50"/>
+      <c r="I35" s="57"/>
+      <c r="J35" s="58"/>
       <c r="K35" s="33" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="36" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I36" s="49"/>
-      <c r="J36" s="50"/>
+      <c r="I36" s="57"/>
+      <c r="J36" s="58"/>
       <c r="K36" s="33" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="37" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I37" s="49"/>
-      <c r="J37" s="50"/>
+      <c r="I37" s="57"/>
+      <c r="J37" s="58"/>
       <c r="K37" s="33" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="38" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I38" s="49"/>
-      <c r="J38" s="50"/>
+      <c r="I38" s="57"/>
+      <c r="J38" s="58"/>
       <c r="K38" s="33" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="39" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I39" s="49"/>
-      <c r="J39" s="50"/>
+      <c r="I39" s="57"/>
+      <c r="J39" s="58"/>
       <c r="K39" s="33" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="40" spans="9:11" x14ac:dyDescent="0.3">
       <c r="I40" s="9"/>
       <c r="J40" s="9"/>
     </row>
     <row r="41" spans="9:11" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="I41" s="49" t="s">
+      <c r="I41" s="57" t="s">
         <v>148</v>
       </c>
-      <c r="J41" s="50" t="s">
+      <c r="J41" s="58" t="s">
         <v>211</v>
       </c>
       <c r="K41" s="33" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="42" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I42" s="49"/>
-      <c r="J42" s="50"/>
+      <c r="I42" s="57"/>
+      <c r="J42" s="58"/>
       <c r="K42" s="33" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="43" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I43" s="49"/>
-      <c r="J43" s="50"/>
+      <c r="I43" s="57"/>
+      <c r="J43" s="58"/>
       <c r="K43" s="33" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="44" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I44" s="49"/>
-      <c r="J44" s="50"/>
+      <c r="I44" s="57"/>
+      <c r="J44" s="58"/>
       <c r="K44" s="33" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="45" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I45" s="49"/>
-      <c r="J45" s="50"/>
+      <c r="I45" s="57"/>
+      <c r="J45" s="58"/>
       <c r="K45" s="33" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="46" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I46" s="49"/>
-      <c r="J46" s="50"/>
+      <c r="I46" s="57"/>
+      <c r="J46" s="58"/>
       <c r="K46" s="33" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="47" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I47" s="49"/>
-      <c r="J47" s="50"/>
+      <c r="I47" s="57"/>
+      <c r="J47" s="58"/>
       <c r="K47" s="33" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="48" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I48" s="49"/>
-      <c r="J48" s="50"/>
+      <c r="I48" s="57"/>
+      <c r="J48" s="58"/>
       <c r="K48" s="33" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="49" spans="9:11" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="I49" s="49"/>
-      <c r="J49" s="50"/>
+      <c r="I49" s="57"/>
+      <c r="J49" s="58"/>
       <c r="K49" s="33" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="50" spans="9:11" x14ac:dyDescent="0.3">
       <c r="I50" s="9"/>
       <c r="J50" s="34"/>
     </row>
     <row r="51" spans="9:11" x14ac:dyDescent="0.3">
       <c r="I51" s="9"/>
       <c r="J51" s="34"/>
+    </row>
+    <row r="52" spans="9:11" x14ac:dyDescent="0.3">
+      <c r="K52" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="53" spans="9:11" x14ac:dyDescent="0.3">
+      <c r="K53" t="s">
+        <v>265</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A1:V1"/>
     <mergeCell ref="A8:V8"/>
     <mergeCell ref="I10:I18"/>
     <mergeCell ref="J10:J18"/>
     <mergeCell ref="J41:J49"/>
     <mergeCell ref="I41:I49"/>
     <mergeCell ref="I20:I29"/>
     <mergeCell ref="J20:J29"/>
     <mergeCell ref="I31:I39"/>
     <mergeCell ref="J31:J39"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{36B18093-9A2C-429E-83E2-DC1D73D20FA3}">
   <sheetPr>
     <tabColor theme="9" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:N27"/>
+  <dimension ref="A1:O27"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.33203125" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="15.33203125" style="43"/>
+    <col min="7" max="7" width="15.33203125" style="43"/>
+    <col min="14" max="14" width="18" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="11" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="36" t="s">
+    <row r="1" spans="1:15" s="11" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="39" t="s">
         <v>132</v>
       </c>
       <c r="B1" s="38" t="s">
         <v>133</v>
       </c>
       <c r="C1" s="38" t="s">
         <v>134</v>
       </c>
       <c r="D1" s="38" t="s">
         <v>135</v>
       </c>
       <c r="E1" s="38" t="s">
         <v>136</v>
       </c>
       <c r="F1" s="38" t="s">
         <v>137</v>
       </c>
-      <c r="G1" s="38" t="s">
+      <c r="G1" s="44" t="s">
         <v>138</v>
       </c>
       <c r="H1" s="38" t="s">
         <v>127</v>
       </c>
       <c r="I1" s="38" t="s">
         <v>128</v>
       </c>
       <c r="J1" s="38" t="s">
         <v>129</v>
       </c>
       <c r="K1" s="38" t="s">
         <v>130</v>
       </c>
       <c r="L1" s="35" t="s">
         <v>131</v>
       </c>
       <c r="M1" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="N1" s="37" t="s">
+      <c r="N1" s="48" t="s">
+        <v>263</v>
+      </c>
+      <c r="O1" s="37" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A2" s="39"/>
+    <row r="2" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A2" s="40"/>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
-      <c r="G2" s="22"/>
+      <c r="G2" s="45"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
       <c r="K2" s="22"/>
       <c r="L2" s="28"/>
       <c r="M2" s="21"/>
-      <c r="N2" s="23"/>
-[...2 lines deleted...]
-      <c r="A3" s="40"/>
+      <c r="N2" s="22"/>
+      <c r="O2" s="23"/>
+    </row>
+    <row r="3" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A3" s="41"/>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
-      <c r="G3" s="14"/>
+      <c r="G3" s="46"/>
       <c r="H3" s="14"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="29"/>
       <c r="M3" s="16"/>
-      <c r="N3" s="17"/>
-[...2 lines deleted...]
-      <c r="A4" s="16"/>
+      <c r="N3" s="22"/>
+      <c r="O3" s="17"/>
+    </row>
+    <row r="4" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A4" s="41"/>
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
       <c r="F4" s="14"/>
-      <c r="G4" s="14"/>
+      <c r="G4" s="46"/>
       <c r="H4" s="14"/>
       <c r="I4" s="14"/>
       <c r="J4" s="14"/>
       <c r="K4" s="14"/>
       <c r="L4" s="29"/>
       <c r="M4" s="16"/>
-      <c r="N4" s="17"/>
-[...2 lines deleted...]
-      <c r="A5" s="16"/>
+      <c r="N4" s="22"/>
+      <c r="O4" s="17"/>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A5" s="41"/>
       <c r="B5" s="14"/>
       <c r="C5" s="14"/>
       <c r="D5" s="14"/>
       <c r="E5" s="14"/>
       <c r="F5" s="14"/>
-      <c r="G5" s="14"/>
+      <c r="G5" s="46"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="14"/>
       <c r="L5" s="29"/>
       <c r="M5" s="16"/>
-      <c r="N5" s="17"/>
-[...2 lines deleted...]
-      <c r="A6" s="16"/>
+      <c r="N5" s="22"/>
+      <c r="O5" s="17"/>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A6" s="41"/>
       <c r="B6" s="14"/>
       <c r="C6" s="14"/>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
-      <c r="G6" s="14"/>
+      <c r="G6" s="46"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="29"/>
       <c r="M6" s="16"/>
-      <c r="N6" s="17"/>
-[...2 lines deleted...]
-      <c r="A7" s="16"/>
+      <c r="N6" s="22"/>
+      <c r="O6" s="17"/>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A7" s="41"/>
       <c r="B7" s="14"/>
       <c r="C7" s="14"/>
       <c r="D7" s="14"/>
       <c r="E7" s="14"/>
       <c r="F7" s="14"/>
-      <c r="G7" s="14"/>
+      <c r="G7" s="46"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
       <c r="L7" s="29"/>
       <c r="M7" s="16"/>
-      <c r="N7" s="17"/>
-[...2 lines deleted...]
-      <c r="A8" s="16"/>
+      <c r="N7" s="22"/>
+      <c r="O7" s="17"/>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A8" s="41"/>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
-      <c r="G8" s="14"/>
+      <c r="G8" s="46"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="29"/>
       <c r="M8" s="16"/>
-      <c r="N8" s="17"/>
-[...2 lines deleted...]
-      <c r="A9" s="16"/>
+      <c r="N8" s="22"/>
+      <c r="O8" s="17"/>
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A9" s="41"/>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
-      <c r="G9" s="14"/>
+      <c r="G9" s="46"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="29"/>
       <c r="M9" s="16"/>
-      <c r="N9" s="17"/>
-[...2 lines deleted...]
-      <c r="A10" s="16"/>
+      <c r="N9" s="22"/>
+      <c r="O9" s="17"/>
+    </row>
+    <row r="10" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A10" s="41"/>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="14"/>
       <c r="E10" s="14"/>
       <c r="F10" s="14"/>
-      <c r="G10" s="14"/>
+      <c r="G10" s="46"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="29"/>
       <c r="M10" s="16"/>
-      <c r="N10" s="17"/>
-[...2 lines deleted...]
-      <c r="A11" s="16"/>
+      <c r="N10" s="22"/>
+      <c r="O10" s="17"/>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A11" s="41"/>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
-      <c r="G11" s="14"/>
+      <c r="G11" s="46"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="14"/>
       <c r="L11" s="29"/>
       <c r="M11" s="16"/>
-      <c r="N11" s="17"/>
-[...2 lines deleted...]
-      <c r="A12" s="16"/>
+      <c r="N11" s="22"/>
+      <c r="O11" s="17"/>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A12" s="41"/>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="14"/>
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>
-      <c r="G12" s="14"/>
+      <c r="G12" s="46"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="29"/>
       <c r="M12" s="16"/>
-      <c r="N12" s="17"/>
-[...2 lines deleted...]
-      <c r="A13" s="16"/>
+      <c r="N12" s="22"/>
+      <c r="O12" s="17"/>
+    </row>
+    <row r="13" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A13" s="41"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="14"/>
       <c r="E13" s="14"/>
       <c r="F13" s="14"/>
-      <c r="G13" s="14"/>
+      <c r="G13" s="46"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="29"/>
       <c r="M13" s="16"/>
-      <c r="N13" s="17"/>
-[...2 lines deleted...]
-      <c r="A14" s="16"/>
+      <c r="N13" s="22"/>
+      <c r="O13" s="17"/>
+    </row>
+    <row r="14" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A14" s="41"/>
       <c r="B14" s="14"/>
       <c r="C14" s="14"/>
       <c r="D14" s="14"/>
       <c r="E14" s="14"/>
       <c r="F14" s="14"/>
-      <c r="G14" s="14"/>
+      <c r="G14" s="46"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="29"/>
       <c r="M14" s="16"/>
-      <c r="N14" s="17"/>
-[...2 lines deleted...]
-      <c r="A15" s="16"/>
+      <c r="N14" s="22"/>
+      <c r="O14" s="17"/>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A15" s="41"/>
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
-      <c r="G15" s="14"/>
+      <c r="G15" s="46"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="29"/>
       <c r="M15" s="16"/>
-      <c r="N15" s="17"/>
-[...2 lines deleted...]
-      <c r="A16" s="16"/>
+      <c r="N15" s="22"/>
+      <c r="O15" s="17"/>
+    </row>
+    <row r="16" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A16" s="41"/>
       <c r="B16" s="14"/>
       <c r="C16" s="14"/>
       <c r="D16" s="14"/>
       <c r="E16" s="14"/>
       <c r="F16" s="14"/>
-      <c r="G16" s="14"/>
+      <c r="G16" s="46"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="29"/>
       <c r="M16" s="16"/>
-      <c r="N16" s="17"/>
-[...2 lines deleted...]
-      <c r="A17" s="16"/>
+      <c r="N16" s="22"/>
+      <c r="O16" s="17"/>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A17" s="41"/>
       <c r="B17" s="14"/>
       <c r="C17" s="14"/>
       <c r="D17" s="14"/>
       <c r="E17" s="14"/>
       <c r="F17" s="14"/>
-      <c r="G17" s="14"/>
+      <c r="G17" s="46"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="14"/>
       <c r="L17" s="29"/>
       <c r="M17" s="16"/>
-      <c r="N17" s="17"/>
-[...2 lines deleted...]
-      <c r="A18" s="16"/>
+      <c r="N17" s="22"/>
+      <c r="O17" s="17"/>
+    </row>
+    <row r="18" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A18" s="41"/>
       <c r="B18" s="14"/>
       <c r="C18" s="14"/>
       <c r="D18" s="14"/>
       <c r="E18" s="14"/>
       <c r="F18" s="14"/>
-      <c r="G18" s="14"/>
+      <c r="G18" s="46"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="29"/>
       <c r="M18" s="16"/>
-      <c r="N18" s="17"/>
-[...2 lines deleted...]
-      <c r="A19" s="16"/>
+      <c r="N18" s="22"/>
+      <c r="O18" s="17"/>
+    </row>
+    <row r="19" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A19" s="41"/>
       <c r="B19" s="14"/>
       <c r="C19" s="14"/>
       <c r="D19" s="14"/>
       <c r="E19" s="14"/>
       <c r="F19" s="14"/>
-      <c r="G19" s="14"/>
+      <c r="G19" s="46"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="14"/>
       <c r="L19" s="29"/>
       <c r="M19" s="16"/>
-      <c r="N19" s="17"/>
-[...2 lines deleted...]
-      <c r="A20" s="16"/>
+      <c r="N19" s="22"/>
+      <c r="O19" s="17"/>
+    </row>
+    <row r="20" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A20" s="41"/>
       <c r="B20" s="14"/>
       <c r="C20" s="14"/>
       <c r="D20" s="14"/>
       <c r="E20" s="14"/>
       <c r="F20" s="14"/>
-      <c r="G20" s="14"/>
+      <c r="G20" s="46"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="29"/>
       <c r="M20" s="16"/>
-      <c r="N20" s="17"/>
-[...2 lines deleted...]
-      <c r="A21" s="16"/>
+      <c r="N20" s="22"/>
+      <c r="O20" s="17"/>
+    </row>
+    <row r="21" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A21" s="41"/>
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
       <c r="E21" s="14"/>
       <c r="F21" s="14"/>
-      <c r="G21" s="14"/>
+      <c r="G21" s="46"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="L21" s="29"/>
       <c r="M21" s="16"/>
-      <c r="N21" s="17"/>
-[...2 lines deleted...]
-      <c r="A22" s="16"/>
+      <c r="N21" s="22"/>
+      <c r="O21" s="17"/>
+    </row>
+    <row r="22" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A22" s="41"/>
       <c r="B22" s="14"/>
       <c r="C22" s="14"/>
       <c r="D22" s="14"/>
       <c r="E22" s="14"/>
       <c r="F22" s="14"/>
-      <c r="G22" s="14"/>
+      <c r="G22" s="46"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="29"/>
       <c r="M22" s="16"/>
-      <c r="N22" s="17"/>
-[...2 lines deleted...]
-      <c r="A23" s="16"/>
+      <c r="N22" s="22"/>
+      <c r="O22" s="17"/>
+    </row>
+    <row r="23" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A23" s="41"/>
       <c r="B23" s="14"/>
       <c r="C23" s="14"/>
       <c r="D23" s="14"/>
       <c r="E23" s="14"/>
       <c r="F23" s="14"/>
-      <c r="G23" s="14"/>
+      <c r="G23" s="46"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="14"/>
       <c r="L23" s="29"/>
       <c r="M23" s="16"/>
-      <c r="N23" s="17"/>
-[...2 lines deleted...]
-      <c r="A24" s="16"/>
+      <c r="N23" s="22"/>
+      <c r="O23" s="17"/>
+    </row>
+    <row r="24" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A24" s="41"/>
       <c r="B24" s="14"/>
       <c r="C24" s="14"/>
       <c r="D24" s="14"/>
       <c r="E24" s="14"/>
       <c r="F24" s="14"/>
-      <c r="G24" s="14"/>
+      <c r="G24" s="46"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="14"/>
       <c r="L24" s="29"/>
       <c r="M24" s="16"/>
-      <c r="N24" s="17"/>
-[...2 lines deleted...]
-      <c r="A25" s="16"/>
+      <c r="N24" s="22"/>
+      <c r="O24" s="17"/>
+    </row>
+    <row r="25" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A25" s="41"/>
       <c r="B25" s="14"/>
       <c r="C25" s="14"/>
       <c r="D25" s="14"/>
       <c r="E25" s="14"/>
       <c r="F25" s="14"/>
-      <c r="G25" s="14"/>
+      <c r="G25" s="46"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="14"/>
       <c r="L25" s="29"/>
       <c r="M25" s="16"/>
-      <c r="N25" s="17"/>
-[...2 lines deleted...]
-      <c r="A26" s="16"/>
+      <c r="N25" s="22"/>
+      <c r="O25" s="17"/>
+    </row>
+    <row r="26" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A26" s="41"/>
       <c r="B26" s="14"/>
       <c r="C26" s="14"/>
       <c r="D26" s="14"/>
       <c r="E26" s="14"/>
       <c r="F26" s="14"/>
-      <c r="G26" s="14"/>
+      <c r="G26" s="46"/>
       <c r="H26" s="14"/>
       <c r="I26" s="14"/>
       <c r="J26" s="14"/>
       <c r="K26" s="14"/>
       <c r="L26" s="29"/>
       <c r="M26" s="16"/>
-      <c r="N26" s="17"/>
-[...2 lines deleted...]
-      <c r="A27" s="18"/>
+      <c r="N26" s="22"/>
+      <c r="O26" s="17"/>
+    </row>
+    <row r="27" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="42"/>
       <c r="B27" s="19"/>
       <c r="C27" s="19"/>
       <c r="D27" s="19"/>
       <c r="E27" s="19"/>
       <c r="F27" s="19"/>
-      <c r="G27" s="19"/>
+      <c r="G27" s="47"/>
       <c r="H27" s="19"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
       <c r="K27" s="19"/>
       <c r="L27" s="30"/>
       <c r="M27" s="18"/>
-      <c r="N27" s="20"/>
+      <c r="N27" s="22"/>
+      <c r="O27" s="20"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="3">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{10156CFF-FF65-4525-BDBB-37E441B61558}">
           <x14:formula1>
             <xm:f>'推手 - 批量报名流程'!$K$4:$K$6</xm:f>
           </x14:formula1>
           <xm:sqref>M2:M27</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{1EC3FA44-366D-4818-8EBC-90C3F269FEE8}">
           <x14:formula1>
             <xm:f>'推手 - 批量报名流程'!$K$10:$K$49</xm:f>
+          </x14:formula1>
+          <xm:sqref>O2:O27</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{5A00130C-1EAD-4AB1-BE6E-253BA4A3D7C3}">
+          <x14:formula1>
+            <xm:f>'推手 - 批量报名流程'!$K$52:$K$53</xm:f>
           </x14:formula1>
           <xm:sqref>N2:N27</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>